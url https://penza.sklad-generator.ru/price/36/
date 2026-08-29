--- v0 (2026-07-14)
+++ v1 (2026-08-29)
@@ -46,642 +46,642 @@
   <si>
     <t>Название товара</t>
   </si>
   <si>
     <t>Цена (руб)</t>
   </si>
   <si>
     <t>Топливо</t>
   </si>
   <si>
     <t>Мощность номинальная (кВт)</t>
   </si>
   <si>
     <t>Марка двигателя</t>
   </si>
   <si>
     <t>Степень автоматизации</t>
   </si>
   <si>
     <t>Исполнение</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
+    <t>БУ дизельный генератор Cummins c11d5 в кожухе</t>
+  </si>
+  <si>
+    <t>350 000</t>
+  </si>
+  <si>
+    <t>дизель</t>
+  </si>
+  <si>
+    <t>Kubota</t>
+  </si>
+  <si>
+    <t>1 - ручной пуск</t>
+  </si>
+  <si>
+    <t>в кожухе</t>
+  </si>
+  <si>
+    <t>https://penza.sklad-generator.ru/elektrostancii/cummins/c11d5-v-kojuhe-1/</t>
+  </si>
+  <si>
+    <t>БУ дизельный генератор SDMO t44</t>
+  </si>
+  <si>
+    <t>450 000</t>
+  </si>
+  <si>
+    <t>Mitsubishi</t>
+  </si>
+  <si>
+    <t>открытое</t>
+  </si>
+  <si>
+    <t>https://penza.sklad-generator.ru/elektrostancii/sdmo/t44/</t>
+  </si>
+  <si>
+    <t>БУ дизельный генератор SDMO t44 в кожухе</t>
+  </si>
+  <si>
+    <t>https://penza.sklad-generator.ru/elektrostancii/sdmo/t44-v-kojuhe/</t>
+  </si>
+  <si>
+    <t>БУ дизельный генератор SDMO T33 в кожухе</t>
+  </si>
+  <si>
+    <t>490 000</t>
+  </si>
+  <si>
+    <t>https://penza.sklad-generator.ru/elektrostancii/sdmo/t33-v-kojuhe-1/</t>
+  </si>
+  <si>
+    <t>БУ дизельный генератор Cummins c55d5 в кожухе</t>
+  </si>
+  <si>
+    <t>520 000</t>
+  </si>
+  <si>
+    <t>https://penza.sklad-generator.ru/elektrostancii/cummins/c55d5-v-kojuhe/</t>
+  </si>
+  <si>
+    <t>БУ дизельный генератор JCB 55qx в кожухе</t>
+  </si>
+  <si>
+    <t>https://penza.sklad-generator.ru/elektrostancii/jcb/55qx-v-kojuhe/</t>
+  </si>
+  <si>
+    <t>БУ дизельный генератор Cummins C55D5 в кожухе</t>
+  </si>
+  <si>
+    <t>600 000</t>
+  </si>
+  <si>
+    <t>https://penza.sklad-generator.ru/elektrostancii/cummins/c55d5-v-kojuhe-1/</t>
+  </si>
+  <si>
+    <t>БУ дизельный генератор AJ Power Aj138 в кожухе</t>
+  </si>
+  <si>
+    <t>650 000</t>
+  </si>
+  <si>
+    <t>https://penza.sklad-generator.ru/elektrostancii/aj-power/aj138-v-kojuhe/</t>
+  </si>
+  <si>
+    <t>БУ дизельный генератор Pramac GSW 150 V в кожухе</t>
+  </si>
+  <si>
+    <t>https://penza.sklad-generator.ru/elektrostancii/pramac/gsw-150-v-v-kojuhe-1/</t>
+  </si>
+  <si>
+    <t>БУ дизельный генератор SDMO J 110</t>
+  </si>
+  <si>
+    <t>https://penza.sklad-generator.ru/elektrostancii/sdmo/j-110/</t>
+  </si>
+  <si>
+    <t>БУ дизельный генератор Cummins C80D5 в кожухе</t>
+  </si>
+  <si>
+    <t>720 000</t>
+  </si>
+  <si>
+    <t>https://penza.sklad-generator.ru/elektrostancii/cummins/c80d5-v-kojuhe/</t>
+  </si>
+  <si>
+    <t>БУ дизельный генератор FG Wilson p55e1 в кожухе</t>
+  </si>
+  <si>
+    <t>850 000</t>
+  </si>
+  <si>
+    <t>Perkins</t>
+  </si>
+  <si>
+    <t>https://penza.sklad-generator.ru/elektrostancii/fg-wilson/p55e1-v-kojuhe/</t>
+  </si>
+  <si>
+    <t>БУ дизельный генератор Ausonia VO 0250 SWD в кожухе</t>
+  </si>
+  <si>
+    <t>Volvo</t>
+  </si>
+  <si>
+    <t>https://penza.sklad-generator.ru/elektrostancii/ausonia/vo-0250-swd-v-kojuhe/</t>
+  </si>
+  <si>
+    <t>БУ дизельный генератор SDMO j200k в кожухе</t>
+  </si>
+  <si>
+    <t>900 000</t>
+  </si>
+  <si>
+    <t>John Deere</t>
+  </si>
+  <si>
+    <t>https://penza.sklad-generator.ru/elektrostancii/sdmo/j200k-v-kojuhe-1/</t>
+  </si>
+  <si>
+    <t>БУ дизельный генератор SDMO j275k</t>
+  </si>
+  <si>
+    <t>950 000</t>
+  </si>
+  <si>
+    <t>https://penza.sklad-generator.ru/elektrostancii/sdmo/j275k/</t>
+  </si>
+  <si>
+    <t>БУ дизельный генератор FG Wilson P250HE2</t>
+  </si>
+  <si>
+    <t>https://penza.sklad-generator.ru/elektrostancii/fg-wilson/p250he2-1/</t>
+  </si>
+  <si>
+    <t>БУ дизельный генератор Airman sdg150 в кожухе</t>
+  </si>
+  <si>
+    <t>Hino</t>
+  </si>
+  <si>
+    <t>https://penza.sklad-generator.ru/elektrostancii/airman/sdg150-v-kojuhe/</t>
+  </si>
+  <si>
+    <t>БУ дизельный генератор FG Wilson p275HE в кожухе</t>
+  </si>
+  <si>
+    <t>https://penza.sklad-generator.ru/elektrostancii/fg-wilson/p275he-v-kojuhe/</t>
+  </si>
+  <si>
+    <t>БУ дизельный генератор FG Wilson P220HE</t>
+  </si>
+  <si>
+    <t>990 000</t>
+  </si>
+  <si>
+    <t>https://penza.sklad-generator.ru/elektrostancii/fg-wilson/p220he/</t>
+  </si>
+  <si>
+    <t>БУ дизельный генератор Ausonia VO 0325 SWD в кожухе</t>
+  </si>
+  <si>
+    <t>1 000 000</t>
+  </si>
+  <si>
+    <t>https://penza.sklad-generator.ru/elektrostancii/ausonia/vo-0325-swd-v-kojuhe/</t>
+  </si>
+  <si>
+    <t>БУ дизельный генератор FG Wilson p220h2 в кожухе</t>
+  </si>
+  <si>
+    <t>https://penza.sklad-generator.ru/elektrostancii/fg-wilson/p220h2-v-kojuhe/</t>
+  </si>
+  <si>
+    <t>https://penza.sklad-generator.ru/elektrostancii/fg-wilson/p220h2-v-kojuhe-1/</t>
+  </si>
+  <si>
+    <t>БУ дизельный генератор FG Wilson p400p3 в кожухе</t>
+  </si>
+  <si>
+    <t>1 100 000</t>
+  </si>
+  <si>
+    <t>https://penza.sklad-generator.ru/elektrostancii/fg-wilson/p400p3-v-kojuhe-1/</t>
+  </si>
+  <si>
+    <t>БУ дизельный генератор Aksa AJD 275 в кожухе</t>
+  </si>
+  <si>
+    <t>1 150 000</t>
+  </si>
+  <si>
+    <t>https://penza.sklad-generator.ru/elektrostancii/aksa/ajd275-v-kojuhe/</t>
+  </si>
+  <si>
+    <t>https://penza.sklad-generator.ru/elektrostancii/fg-wilson/p400p3-v-kojuhe/</t>
+  </si>
+  <si>
+    <t>БУ дизельный генератор Onis VISA p130GX в кожухе</t>
+  </si>
+  <si>
+    <t>1 200 000</t>
+  </si>
+  <si>
+    <t>https://penza.sklad-generator.ru/elektrostancii/visa-onis/p130gx-v-kojuhe/</t>
+  </si>
+  <si>
+    <t>БУ дизельный генератор Onis VISA V326GX в кожухе</t>
+  </si>
+  <si>
+    <t>https://penza.sklad-generator.ru/elektrostancii/visa-onis/v326gx-v-kojuhe/</t>
+  </si>
+  <si>
+    <t>БУ дизельный генератор Onis VISA V415GX в кожухе</t>
+  </si>
+  <si>
+    <t>1 250 000</t>
+  </si>
+  <si>
+    <t>https://penza.sklad-generator.ru/elektrostancii/visa-onis/v415gx-v-kojuhe/</t>
+  </si>
+  <si>
+    <t>БУ дизельный генератор Gesan DJA 200 E в контейнере на шасси</t>
+  </si>
+  <si>
+    <t>в контейнере</t>
+  </si>
+  <si>
+    <t>https://penza.sklad-generator.ru/elektrostancii/gesan/dja-200-e-v-konteynere-na-shassi/</t>
+  </si>
+  <si>
     <t>БУ дизельный генератор SDMO V275K</t>
   </si>
   <si>
     <t>1 350 000</t>
   </si>
   <si>
-    <t>дизель</t>
-[...10 lines deleted...]
-  <si>
     <t>https://penza.sklad-generator.ru/elektrostancii/sdmo/v275k/</t>
   </si>
   <si>
+    <t>БУ дизельный генератор Aksa AC-350</t>
+  </si>
+  <si>
+    <t>Cummins</t>
+  </si>
+  <si>
+    <t>https://penza.sklad-generator.ru/elektrostancii/aksa/ac-350/</t>
+  </si>
+  <si>
+    <t>БУ дизельный генератор FG Wilson P400-1</t>
+  </si>
+  <si>
+    <t>https://penza.sklad-generator.ru/elektrostancii/fg-wilson/p400-1/</t>
+  </si>
+  <si>
+    <t>БУ дизельный генератор Caterpillar Olympian Geh275</t>
+  </si>
+  <si>
+    <t>https://penza.sklad-generator.ru/elektrostancii/caterpillar/olympian-geh275/</t>
+  </si>
+  <si>
+    <t>БУ дизельный генератор SDMO v330 в кожухе</t>
+  </si>
+  <si>
+    <t>https://penza.sklad-generator.ru/elektrostancii/sdmo/v330-v-kojuhe/</t>
+  </si>
+  <si>
+    <t>БУ дизельный генератор SDMO V410C2 в кожухе</t>
+  </si>
+  <si>
+    <t>https://penza.sklad-generator.ru/elektrostancii/sdmo/v410c2-v-kojuhe/</t>
+  </si>
+  <si>
+    <t>БУ дизельный генератор JCB G380Q</t>
+  </si>
+  <si>
+    <t>1 400 000</t>
+  </si>
+  <si>
+    <t>Scania</t>
+  </si>
+  <si>
+    <t>https://penza.sklad-generator.ru/elektrostancii/jcb/g380q/</t>
+  </si>
+  <si>
+    <t>БУ дизельный генератор Fogo FI300</t>
+  </si>
+  <si>
+    <t>https://penza.sklad-generator.ru/elektrostancii/fogo/fi300/</t>
+  </si>
+  <si>
+    <t>БУ дизельный генератор Energo ED 250000 в кожухе</t>
+  </si>
+  <si>
+    <t>1 450 000</t>
+  </si>
+  <si>
+    <t>IVECO</t>
+  </si>
+  <si>
+    <t>https://penza.sklad-generator.ru/elektrostancii/energo/ed-250000-v-kojuhe-1/</t>
+  </si>
+  <si>
+    <t>БУ дизельный генератор Caterpillar GEP440</t>
+  </si>
+  <si>
+    <t>1 500 000</t>
+  </si>
+  <si>
+    <t>Caterpillar</t>
+  </si>
+  <si>
+    <t>https://penza.sklad-generator.ru/elektrostancii/caterpillar/gep440/</t>
+  </si>
+  <si>
+    <t>БУ дизельный генератор FG Wilson E440P1 в контейнере</t>
+  </si>
+  <si>
+    <t>https://penza.sklad-generator.ru/elektrostancii/fg-wilson/e440p1-v-konteynere/</t>
+  </si>
+  <si>
+    <t>БУ дизельный генератор FG Wilson P350P5 в кожухе</t>
+  </si>
+  <si>
+    <t>2 - автозапуск</t>
+  </si>
+  <si>
+    <t>https://penza.sklad-generator.ru/elektrostancii/fg-wilson/p350p5-v-kojuhe-1/</t>
+  </si>
+  <si>
+    <t>БУ дизельный генератор Cummins C440D5 в кожухе</t>
+  </si>
+  <si>
+    <t>https://penza.sklad-generator.ru/elektrostancii/cummins/c440d5-v-kojuhe/</t>
+  </si>
+  <si>
+    <t>БУ дизельный генератор SDMO V440C2 в кожухе</t>
+  </si>
+  <si>
+    <t>1 550 000</t>
+  </si>
+  <si>
+    <t>https://penza.sklad-generator.ru/elektrostancii/sdmo/v440c2-v-kojuhe-1-2/</t>
+  </si>
+  <si>
+    <t>БУ дизельный генератор FG Wilson P250H-2 в контейнере</t>
+  </si>
+  <si>
+    <t>https://penza.sklad-generator.ru/elektrostancii/fg-wilson/p250h-2-v-konteynere-1/</t>
+  </si>
+  <si>
+    <t>БУ дизельный генератор FG Wilson P330H1 в кожухе</t>
+  </si>
+  <si>
+    <t>1 600 000</t>
+  </si>
+  <si>
+    <t>https://penza.sklad-generator.ru/elektrostancii/fg-wilson/p330h1-v-kojuhe/</t>
+  </si>
+  <si>
+    <t>БУ дизельный генератор FG Wilson P275H-2 в кожухе</t>
+  </si>
+  <si>
+    <t>1 650 000</t>
+  </si>
+  <si>
+    <t>https://penza.sklad-generator.ru/elektrostancii/fg-wilson/p275h-2-v-kojuhe-1/</t>
+  </si>
+  <si>
+    <t>БУ дизельный генератор FG Wilson P330E в кожухе</t>
+  </si>
+  <si>
+    <t>1 700 000</t>
+  </si>
+  <si>
+    <t>https://penza.sklad-generator.ru/elektrostancii/fg-wilson/p330e-v-kojuhe/</t>
+  </si>
+  <si>
+    <t>БУ дизельный генератор FG Wilson p200h в контейнере</t>
+  </si>
+  <si>
+    <t>1 750 000</t>
+  </si>
+  <si>
+    <t>https://penza.sklad-generator.ru/elektrostancii/fg-wilson/p200h-2008-v-konteynere/</t>
+  </si>
+  <si>
+    <t>БУ дизельный генератор Pramac gsw275v в контейнере</t>
+  </si>
+  <si>
+    <t>1 900 000</t>
+  </si>
+  <si>
+    <t>https://penza.sklad-generator.ru/elektrostancii/pramac/gsw275v-v-konteynere/</t>
+  </si>
+  <si>
+    <t>БУ дизельный генератор FG Wilson P500-p1</t>
+  </si>
+  <si>
+    <t>2 100 000</t>
+  </si>
+  <si>
+    <t>https://penza.sklad-generator.ru/elektrostancii/fg-wilson/p500-1/</t>
+  </si>
+  <si>
+    <t>БУ дизельный генератор FG Wilson P400P5 в контейнере</t>
+  </si>
+  <si>
+    <t>2 200 000</t>
+  </si>
+  <si>
+    <t>https://penza.sklad-generator.ru/elektrostancii/fg-wilson/p400p5-v-konteynere/</t>
+  </si>
+  <si>
+    <t>БУ дизельный генератор FG Wilson p400p5 в кожухе</t>
+  </si>
+  <si>
+    <t>2 250 000</t>
+  </si>
+  <si>
+    <t>https://penza.sklad-generator.ru/elektrostancii/fg-wilson/p400p5-v-kojuhe/</t>
+  </si>
+  <si>
     <t>БУ дизельный генератор Cummins C550D5 в контейнере</t>
   </si>
   <si>
     <t>2 500 000</t>
   </si>
   <si>
-    <t>Cummins</t>
-[...4 lines deleted...]
-  <si>
     <t>https://penza.sklad-generator.ru/elektrostancii/cummins/c550d5-v-konteynere-1/</t>
   </si>
   <si>
-    <t>БУ дизельный генератор Aksa AC-350</t>
-[...56 lines deleted...]
-    <t>https://penza.sklad-generator.ru/elektrostancii/fg-wilson/p400p5-v-kojuhe/</t>
+    <t>БУ дизельный генератор Cummins c500d5e в контейнере</t>
+  </si>
+  <si>
+    <t>https://penza.sklad-generator.ru/elektrostancii/cummins/c500d5e-v-konteynere-1/</t>
+  </si>
+  <si>
+    <t>БУ дизельный генератор Atlas Copco QAS 500</t>
+  </si>
+  <si>
+    <t>https://penza.sklad-generator.ru/elektrostancii/atlas-copco/qas-500-1/</t>
+  </si>
+  <si>
+    <t>БУ дизельный генератор FG Wilson P500P3 в кожухе</t>
+  </si>
+  <si>
+    <t>https://penza.sklad-generator.ru/elektrostancii/fg-wilson/p500p3-v-kojuhe/</t>
+  </si>
+  <si>
+    <t>БУ дизельный генератор Aksa AC-550 в контейнере</t>
+  </si>
+  <si>
+    <t>2 550 000</t>
+  </si>
+  <si>
+    <t>https://penza.sklad-generator.ru/elektrostancii/aksa/ac550-v-konteynere/</t>
+  </si>
+  <si>
+    <t>БУ дизельный генератор Ausonia VO 0500 SWD в контейнере</t>
+  </si>
+  <si>
+    <t>2 750 000</t>
+  </si>
+  <si>
+    <t>https://penza.sklad-generator.ru/elektrostancii/ausonia/vo-0500-swd-v-konteynere-1/</t>
+  </si>
+  <si>
+    <t>БУ дизельный генератор Fogo FV630 ASCG в кожухе</t>
+  </si>
+  <si>
+    <t>2 900 000</t>
+  </si>
+  <si>
+    <t>https://penza.sklad-generator.ru/elektrostancii/fogo/fv630-ascg-v-kojuhe/</t>
+  </si>
+  <si>
+    <t>БУ дизельный генератор Doosan BK5-680 в контейнере</t>
+  </si>
+  <si>
+    <t>2 980 000</t>
+  </si>
+  <si>
+    <t>Doosan</t>
+  </si>
+  <si>
+    <t>https://penza.sklad-generator.ru/elektrostancii/doosan/bk5-680-v-konteynere/</t>
+  </si>
+  <si>
+    <t>БУ дизельный генератор Elcos ge.vo 630/570 bf в контейнере на шасси</t>
+  </si>
+  <si>
+    <t>3 470 000</t>
+  </si>
+  <si>
+    <t>https://penza.sklad-generator.ru/elektrostancii/elcos/ge-vo-630-570-bf-v-konteynere-na-shassi/</t>
+  </si>
+  <si>
+    <t>БУ дизельный генератор Pramac gsw705v в контейнере</t>
+  </si>
+  <si>
+    <t>3 500 000</t>
+  </si>
+  <si>
+    <t>https://penza.sklad-generator.ru/elektrostancii/pramac/gsw705v-v-konteynere/</t>
+  </si>
+  <si>
+    <t>БУ дизельный генератор Hertz HG580DC</t>
+  </si>
+  <si>
+    <t>3 600 000</t>
+  </si>
+  <si>
+    <t>https://penza.sklad-generator.ru/elektrostancii/hertz/hg-580-dh/</t>
+  </si>
+  <si>
+    <t>БУ дизельный генератор Cummins 565 DFGB в контейнере</t>
+  </si>
+  <si>
+    <t>3 700 000</t>
+  </si>
+  <si>
+    <t>https://penza.sklad-generator.ru/elektrostancii/cummins/565-dfgb-v-konteynere-1/</t>
   </si>
   <si>
     <t>БУ дизельный генератор FG Wilson P800p1 в контейнере с АВР</t>
   </si>
   <si>
     <t>4 200 000</t>
   </si>
   <si>
-    <t>2 - автозапуск</t>
-[...1 lines deleted...]
-  <si>
     <t>https://penza.sklad-generator.ru/elektrostancii/fg-wilson/p800p1-v-konteynere-s-avr/</t>
   </si>
   <si>
-    <t>БУ дизельный генератор JCB G380Q</t>
-[...98 lines deleted...]
-    <t>https://penza.sklad-generator.ru/elektrostancii/cummins/c55d5-v-kojuhe/</t>
+    <t>БУ дизельный генератор SDMO D830 в кожухе</t>
+  </si>
+  <si>
+    <t>4 500 000</t>
+  </si>
+  <si>
+    <t>https://penza.sklad-generator.ru/elektrostancii/sdmo/d830-v-kojuhe/</t>
+  </si>
+  <si>
+    <t>БУ дизельный генератор Caterpillar C18 в контейнере с АВР</t>
+  </si>
+  <si>
+    <t>5 000 000</t>
+  </si>
+  <si>
+    <t>https://penza.sklad-generator.ru/elektrostancii/caterpillar/c18-v-konteynere-s-avr/</t>
+  </si>
+  <si>
+    <t>БУ дизельный генератор Cummins C900d5 в контейнере на шасси</t>
+  </si>
+  <si>
+    <t>6 500 000</t>
+  </si>
+  <si>
+    <t>https://penza.sklad-generator.ru/elektrostancii/cummins/c900d5-v-konteynere-na-shassi-1/</t>
   </si>
   <si>
     <t>БУ дизельный генератор FG Wilson P1250p3 в контейнере</t>
   </si>
   <si>
     <t>8 000 000</t>
   </si>
   <si>
     <t>https://penza.sklad-generator.ru/elektrostancii/fg-wilson/p1250p3-v-konteynere/</t>
   </si>
   <si>
-    <t>БУ дизельный генератор Fogo FV630 ASCG в кожухе</t>
-[...253 lines deleted...]
-  <si>
     <t>БУ дизельный генератор FG Wilson P 1250 P3 в контейнере</t>
   </si>
   <si>
     <t>https://penza.sklad-generator.ru/elektrostancii/fg-wilson/p-1250-p3-v-konteynere/</t>
-  </si>
-[...112 lines deleted...]
-    <t>https://penza.sklad-generator.ru/elektrostancii/fg-wilson/p220he/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -785,51 +785,51 @@
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f2a07d60ceed35ca323c61da677971.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be538d0e141055322365e128b330d11.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="3067050" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1191,1826 +1191,1826 @@
       </c>
       <c r="F4" s="8" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>9</v>
       </c>
       <c r="I4" s="6"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D5" s="2">
-        <v>200</v>
+        <v>8</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="2">
-        <v>400</v>
+        <v>32</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="2">
-        <v>255</v>
+        <v>32</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G7" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="H7" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="B8" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B8" s="2" t="s">
+      <c r="C8" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D8" s="2">
+        <v>24</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="G8" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="H8" t="s">
         <v>26</v>
-      </c>
-[...16 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D9" s="2">
+        <v>40</v>
+      </c>
+      <c r="E9" s="2"/>
+      <c r="F9" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="G9" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="H9" t="s">
         <v>29</v>
-      </c>
-[...19 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D10" s="2">
+        <v>44</v>
+      </c>
+      <c r="E10" s="2"/>
+      <c r="F10" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="G10" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="H10" t="s">
         <v>31</v>
-      </c>
-[...19 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="1" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D11" s="2">
-        <v>200</v>
-[...3 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="E11" s="2"/>
       <c r="F11" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H11" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="1" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D12" s="2">
-        <v>320</v>
-[...3 lines deleted...]
-      </c>
+        <v>100</v>
+      </c>
+      <c r="E12" s="2"/>
       <c r="F12" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H12" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="1" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D13" s="2">
-        <v>640</v>
-[...3 lines deleted...]
-      </c>
+        <v>105</v>
+      </c>
+      <c r="E13" s="2"/>
       <c r="F13" s="2" t="s">
-        <v>44</v>
+        <v>14</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="H13" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="1" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D14" s="2">
-        <v>280</v>
-[...3 lines deleted...]
-      </c>
+        <v>80</v>
+      </c>
+      <c r="E14" s="2"/>
       <c r="F14" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H14" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="1" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D15" s="2">
-        <v>144</v>
-[...3 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="E15" s="2"/>
       <c r="F15" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H15" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="1" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D16" s="2">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H16" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="1" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D17" s="2">
-        <v>320</v>
+        <v>200</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>27</v>
+        <v>50</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="H17" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="1" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D18" s="2">
-        <v>352</v>
+        <v>144</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>27</v>
+        <v>54</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="H18" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="1" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>36</v>
+        <v>57</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D19" s="2">
-        <v>182</v>
+        <v>200</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>27</v>
+        <v>54</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="H19" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="1" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>11</v>
+        <v>57</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D20" s="2">
-        <v>200</v>
+        <v>182</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>27</v>
+        <v>47</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H20" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="1" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D21" s="2">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>27</v>
+        <v>62</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H21" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="1" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D22" s="2">
-        <v>8</v>
+        <v>200</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>70</v>
+        <v>47</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H22" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="1" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D23" s="2">
-        <v>200</v>
+        <v>160</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="H23" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="1" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D24" s="2">
         <v>260</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H24" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="1" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D25" s="2">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="E25" s="2"/>
+        <v>160</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="F25" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G25" s="2" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H25" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" s="1" t="s">
-        <v>80</v>
+        <v>72</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>81</v>
+        <v>70</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D26" s="2">
-        <v>1000</v>
-[...1 lines deleted...]
-      <c r="E26" s="2"/>
+        <v>160</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="F26" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G26" s="2" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="H26" t="s">
-        <v>82</v>
+        <v>74</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="1" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D27" s="2">
-        <v>504</v>
-[...1 lines deleted...]
-      <c r="E27" s="2"/>
+        <v>291</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="F27" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H27" t="s">
-        <v>85</v>
+        <v>77</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" s="1" t="s">
-        <v>86</v>
+        <v>78</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D28" s="2">
-        <v>24</v>
+        <v>200</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>88</v>
+        <v>54</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H28" t="s">
-        <v>89</v>
+        <v>80</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" s="1" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D29" s="2">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="E29" s="2"/>
+        <v>291</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="F29" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G29" s="2" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H29" t="s">
-        <v>91</v>
+        <v>81</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" s="1" t="s">
-        <v>92</v>
+        <v>82</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>11</v>
+        <v>83</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D30" s="2">
-        <v>240</v>
+        <v>108</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G30" s="2" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H30" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" s="1" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>95</v>
+        <v>83</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D31" s="2">
-        <v>108</v>
+        <v>260</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>27</v>
+        <v>50</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G31" s="2" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H31" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" s="1" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>98</v>
+        <v>88</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D32" s="2">
-        <v>32</v>
+        <v>327</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>88</v>
+        <v>50</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H32" t="s">
-        <v>99</v>
+        <v>89</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" s="1" t="s">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>98</v>
+        <v>88</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D33" s="2">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>144</v>
+      </c>
+      <c r="E33" s="2"/>
       <c r="F33" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G33" s="2" t="s">
-        <v>23</v>
+        <v>91</v>
       </c>
       <c r="H33" t="s">
-        <v>101</v>
+        <v>92</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" s="1" t="s">
-        <v>102</v>
+        <v>93</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>18</v>
+        <v>94</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D34" s="2">
-        <v>360</v>
+        <v>200</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>19</v>
+        <v>50</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G34" s="2" t="s">
         <v>20</v>
       </c>
       <c r="H34" t="s">
-        <v>103</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" s="1" t="s">
-        <v>104</v>
+        <v>96</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D35" s="2">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>13</v>
+        <v>97</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G35" s="2" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H35" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" s="1" t="s">
-        <v>106</v>
+        <v>99</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D36" s="2">
-        <v>327</v>
+        <v>320</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G36" s="2" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H36" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" s="1" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D37" s="2">
-        <v>300</v>
+        <v>200</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G37" s="2" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H37" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" s="1" t="s">
-        <v>111</v>
+        <v>103</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>112</v>
+        <v>94</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D38" s="2">
-        <v>320</v>
+        <v>240</v>
       </c>
       <c r="E38" s="2" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G38" s="2" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H38" t="s">
-        <v>113</v>
+        <v>104</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" s="1" t="s">
-        <v>114</v>
+        <v>105</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>54</v>
+        <v>94</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D39" s="2">
-        <v>291</v>
+        <v>300</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>27</v>
+        <v>50</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G39" s="2" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H39" t="s">
-        <v>115</v>
+        <v>106</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" s="1" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>116</v>
+        <v>108</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D40" s="2">
-        <v>291</v>
+        <v>280</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>27</v>
+        <v>109</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G40" s="2" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H40" t="s">
-        <v>117</v>
+        <v>110</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" s="1" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>36</v>
+        <v>108</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D41" s="2">
-        <v>100</v>
-[...3 lines deleted...]
-      </c>
+        <v>240</v>
+      </c>
+      <c r="E41" s="2"/>
       <c r="F41" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G41" s="2" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H41" t="s">
-        <v>120</v>
+        <v>112</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" s="1" t="s">
-        <v>121</v>
+        <v>113</v>
       </c>
       <c r="B42" s="2" t="s">
-        <v>122</v>
+        <v>114</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D42" s="2">
-        <v>240</v>
+        <v>200</v>
       </c>
       <c r="E42" s="2" t="s">
-        <v>27</v>
+        <v>115</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G42" s="2" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H42" t="s">
-        <v>123</v>
+        <v>116</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" s="1" t="s">
-        <v>124</v>
+        <v>117</v>
       </c>
       <c r="B43" s="2" t="s">
-        <v>36</v>
+        <v>118</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D43" s="2">
-        <v>200</v>
+        <v>320</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>27</v>
+        <v>119</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G43" s="2" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H43" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" s="1" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="B44" s="2" t="s">
-        <v>75</v>
+        <v>118</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D44" s="2">
-        <v>160</v>
+        <v>352</v>
       </c>
       <c r="E44" s="2" t="s">
-        <v>27</v>
+        <v>47</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G44" s="2" t="s">
-        <v>23</v>
+        <v>91</v>
       </c>
       <c r="H44" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" s="1" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="B45" s="2" t="s">
-        <v>75</v>
+        <v>118</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D45" s="2">
-        <v>160</v>
+        <v>280</v>
       </c>
       <c r="E45" s="2" t="s">
-        <v>27</v>
+        <v>47</v>
       </c>
       <c r="F45" s="2" t="s">
-        <v>14</v>
+        <v>124</v>
       </c>
       <c r="G45" s="2" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H45" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" s="1" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>130</v>
+        <v>118</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D46" s="2">
-        <v>456</v>
+        <v>320</v>
       </c>
       <c r="E46" s="2" t="s">
-        <v>13</v>
+        <v>97</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G46" s="2" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="H46" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" s="1" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="B47" s="2" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D47" s="2">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="E47" s="2"/>
+        <v>320</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>50</v>
+      </c>
       <c r="F47" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G47" s="2" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H47" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" s="1" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="B48" s="2" t="s">
-        <v>18</v>
+        <v>129</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D48" s="2">
-        <v>400</v>
-[...3 lines deleted...]
-      </c>
+        <v>200</v>
+      </c>
+      <c r="E48" s="2"/>
       <c r="F48" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G48" s="2" t="s">
-        <v>23</v>
+        <v>91</v>
       </c>
       <c r="H48" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" s="1" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="B49" s="2" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D49" s="2">
-        <v>160</v>
+        <v>240</v>
       </c>
       <c r="E49" s="2" t="s">
-        <v>27</v>
+        <v>47</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G49" s="2" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="H49" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" s="1" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="B50" s="2" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D50" s="2">
-        <v>505.4</v>
+        <v>200</v>
       </c>
       <c r="E50" s="2" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G50" s="2" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="H50" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" s="1" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="B51" s="2" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D51" s="2">
-        <v>198.9</v>
+        <v>264</v>
       </c>
       <c r="E51" s="2" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G51" s="2" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="H51" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" s="1" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="B52" s="2" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D52" s="2">
-        <v>500</v>
+        <v>160</v>
       </c>
       <c r="E52" s="2" t="s">
-        <v>148</v>
+        <v>47</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G52" s="2" t="s">
-        <v>20</v>
+        <v>91</v>
       </c>
       <c r="H52" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" s="1" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="B53" s="2" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D53" s="2">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="E53" s="2"/>
+        <v>198.9</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>50</v>
+      </c>
       <c r="F53" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G53" s="2" t="s">
-        <v>23</v>
+        <v>91</v>
       </c>
       <c r="H53" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" s="1" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="B54" s="2" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D54" s="2">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="E54" s="2"/>
+        <v>400</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="F54" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G54" s="2" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H54" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" s="1" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="B55" s="2" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="C55" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D55" s="2">
-        <v>400</v>
+        <v>320</v>
       </c>
       <c r="E55" s="2" t="s">
-        <v>19</v>
+        <v>47</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G55" s="2" t="s">
-        <v>20</v>
+        <v>91</v>
       </c>
       <c r="H55" t="s">
-        <v>158</v>
+        <v>153</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="B56" s="2" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D56" s="2">
-        <v>656</v>
-[...1 lines deleted...]
-      <c r="E56" s="2"/>
+        <v>320</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="F56" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G56" s="2" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="H56" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" s="1" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="B57" s="2" t="s">
-        <v>47</v>
+        <v>158</v>
       </c>
       <c r="C57" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D57" s="2">
-        <v>240</v>
-[...1 lines deleted...]
-      <c r="E57" s="2"/>
+        <v>400</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>97</v>
+      </c>
       <c r="F57" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G57" s="2" t="s">
-        <v>23</v>
+        <v>91</v>
       </c>
       <c r="H57" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" s="1" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="B58" s="2" t="s">
-        <v>133</v>
+        <v>158</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D58" s="2">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="E58" s="2"/>
+        <v>360</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>97</v>
+      </c>
       <c r="F58" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G58" s="2" t="s">
-        <v>23</v>
+        <v>91</v>
       </c>
       <c r="H58" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" s="1" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="B59" s="2" t="s">
-        <v>133</v>
+        <v>158</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D59" s="2">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="E59" s="2"/>
+        <v>400</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>50</v>
+      </c>
       <c r="F59" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G59" s="2" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H59" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" s="1" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="B60" s="2" t="s">
-        <v>81</v>
+        <v>158</v>
       </c>
       <c r="C60" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D60" s="2">
-        <v>1000</v>
-[...1 lines deleted...]
-      <c r="E60" s="2"/>
+        <v>400</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="F60" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G60" s="2" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="H60" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" s="1" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="B61" s="2" t="s">
-        <v>107</v>
+        <v>167</v>
       </c>
       <c r="C61" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D61" s="2">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="E61" s="2"/>
+        <v>400</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>97</v>
+      </c>
       <c r="F61" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G61" s="2" t="s">
-        <v>20</v>
+        <v>91</v>
       </c>
       <c r="H61" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" s="1" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="B62" s="2" t="s">
-        <v>32</v>
+        <v>170</v>
       </c>
       <c r="C62" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D62" s="2">
-        <v>280</v>
+        <v>400</v>
       </c>
       <c r="E62" s="2" t="s">
-        <v>27</v>
+        <v>50</v>
       </c>
       <c r="F62" s="2" t="s">
-        <v>44</v>
+        <v>14</v>
       </c>
       <c r="G62" s="2" t="s">
-        <v>23</v>
+        <v>91</v>
       </c>
       <c r="H62" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D63" s="2">
+        <v>504</v>
+      </c>
+      <c r="E63" s="2"/>
+      <c r="F63" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="G63" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="H63" t="s">
         <v>174</v>
-      </c>
-[...19 lines deleted...]
-        <v>176</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D64" s="2">
+        <v>500</v>
+      </c>
+      <c r="E64" s="2" t="s">
         <v>177</v>
       </c>
-      <c r="B64" s="2" t="s">
+      <c r="F64" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="G64" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="H64" t="s">
         <v>178</v>
-      </c>
-[...16 lines deleted...]
-        <v>179</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B65" s="2" t="s">
         <v>180</v>
       </c>
-      <c r="B65" s="2" t="s">
+      <c r="C65" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D65" s="2">
+        <v>456</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="G65" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="H65" t="s">
         <v>181</v>
-      </c>
-[...16 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="B66" s="2" t="s">
         <v>183</v>
       </c>
-      <c r="B66" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C66" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D66" s="2">
-        <v>200</v>
-[...1 lines deleted...]
-      <c r="E66" s="2"/>
+        <v>505.4</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>50</v>
+      </c>
       <c r="F66" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G66" s="2" t="s">
-        <v>20</v>
+        <v>91</v>
       </c>
       <c r="H66" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" s="1" t="s">
         <v>185</v>
       </c>
       <c r="B67" s="2" t="s">
         <v>186</v>
       </c>
       <c r="C67" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D67" s="2">
-        <v>200</v>
+        <v>422</v>
       </c>
       <c r="E67" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="G67" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="H67" t="s">
         <v>187</v>
-      </c>
-[...7 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="B68" s="2" t="s">
         <v>189</v>
       </c>
-      <c r="B68" s="2" t="s">
+      <c r="C68" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D68" s="2">
+        <v>512</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="G68" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="H68" t="s">
         <v>190</v>
-      </c>
-[...16 lines deleted...]
-        <v>191</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="B69" s="2" t="s">
         <v>192</v>
       </c>
-      <c r="B69" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C69" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D69" s="2">
-        <v>320</v>
+        <v>640</v>
       </c>
       <c r="E69" s="2" t="s">
-        <v>19</v>
+        <v>47</v>
       </c>
       <c r="F69" s="2" t="s">
-        <v>14</v>
+        <v>124</v>
       </c>
       <c r="G69" s="2" t="s">
-        <v>23</v>
+        <v>91</v>
       </c>
       <c r="H69" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" s="1" t="s">
         <v>194</v>
       </c>
       <c r="B70" s="2" t="s">
-        <v>18</v>
+        <v>195</v>
       </c>
       <c r="C70" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D70" s="2">
-        <v>400</v>
+        <v>600</v>
       </c>
       <c r="E70" s="2" t="s">
-        <v>27</v>
+        <v>177</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G70" s="2" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H70" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" s="1" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B71" s="2" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C71" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D71" s="2">
-        <v>264</v>
+        <v>508</v>
       </c>
       <c r="E71" s="2" t="s">
-        <v>27</v>
+        <v>119</v>
       </c>
       <c r="F71" s="2" t="s">
-        <v>14</v>
+        <v>124</v>
       </c>
       <c r="G71" s="2" t="s">
-        <v>23</v>
+        <v>91</v>
       </c>
       <c r="H71" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" s="1" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B72" s="2" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C72" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D72" s="2">
-        <v>508</v>
-[...3 lines deleted...]
-      </c>
+        <v>656</v>
+      </c>
+      <c r="E72" s="2"/>
       <c r="F72" s="2" t="s">
-        <v>44</v>
+        <v>14</v>
       </c>
       <c r="G72" s="2" t="s">
-        <v>20</v>
+        <v>91</v>
       </c>
       <c r="H72" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" s="1" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B73" s="2" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C73" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D73" s="2">
-        <v>422</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000</v>
+      </c>
+      <c r="E73" s="2"/>
       <c r="F73" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G73" s="2" t="s">
-        <v>23</v>
+        <v>91</v>
       </c>
       <c r="H73" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" s="1" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B74" s="2" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="C74" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D74" s="2">
-        <v>160</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000</v>
+      </c>
+      <c r="E74" s="2"/>
       <c r="F74" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G74" s="2" t="s">
-        <v>15</v>
+        <v>91</v>
       </c>
       <c r="H74" t="s">
         <v>207</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection objects="1" scenarios="1" formatCells="1" formatColumns="1" formatRows="1" insertColumns="1" insertRows="1" insertHyperlinks="1" deleteColumns="1" deleteRows="1" sort="1" autoFilter="1" pivotTables="1" selectLockedCells="0" selectUnlockedCells="0"/>
   <mergeCells>
     <mergeCell ref="A1:A3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51180555555556" footer="0.51180555555556"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>