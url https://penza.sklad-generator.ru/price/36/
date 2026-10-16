--- v1 (2026-08-29)
+++ v2 (2026-10-16)
@@ -785,51 +785,51 @@
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be538d0e141055322365e128b330d11.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de3be746936cfc3650832eb2cdd86c1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="3067050" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>